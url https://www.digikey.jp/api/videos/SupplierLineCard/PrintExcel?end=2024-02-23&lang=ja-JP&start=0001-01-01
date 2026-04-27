--- v0 (2026-04-27)
+++ v1 (2026-04-27)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1788" uniqueCount="1788">
   <si>
     <t xml:space="preserve">701 Brooks Avenue South, Thief River Falls, MN 56701 USA</t>
   </si>
   <si>
     <t xml:space="preserve">顧客サービス 電話: 0120-855-960</t>
   </si>
   <si>
     <t xml:space="preserve">japan.support@digikey.com</t>
   </si>
   <si>
-    <t xml:space="preserve">作成日：2026-04-26</t>
+    <t xml:space="preserve">作成日：2026-04-27</t>
   </si>
   <si>
     <t xml:space="preserve">2J Antennas</t>
   </si>
   <si>
     <t xml:space="preserve">3M
   </t>
   </si>
   <si>
     <t xml:space="preserve">3PEAK</t>
   </si>
   <si>
     <t xml:space="preserve">3S (Solid State System)</t>
   </si>
   <si>
     <t xml:space="preserve">4D Systems
   </t>
   </si>
   <si>
     <t xml:space="preserve">5G Hub</t>
   </si>
   <si>
     <t xml:space="preserve">Aavid (BOYD)</t>
   </si>
   <si>